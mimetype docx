--- v0 (2026-07-02)
+++ v1 (2026-08-16)
@@ -1,131 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="790A432D" w14:textId="4EB1B677" w:rsidR="004B398F" w:rsidRDefault="00121EA2" w:rsidP="004B398F">
+    <w:p w14:paraId="19C00704" w14:textId="77777777" w:rsidR="004B398F" w:rsidRDefault="004B398F" w:rsidP="004B398F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="48"/>
-[...52 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="19C00704" w14:textId="77777777" w:rsidR="004B398F" w:rsidRDefault="004B398F" w:rsidP="004B398F">
+    <w:p w14:paraId="605F8473" w14:textId="77777777" w:rsidR="0038261C" w:rsidRPr="00EE5AD8" w:rsidRDefault="0038261C" w:rsidP="004B398F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="48"/>
-          <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D9ED0E" w14:textId="1395BB90" w:rsidR="004B398F" w:rsidRDefault="005242B9" w:rsidP="004B398F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate School </w:t>
       </w:r>
@@ -834,103 +781,107 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7AD8E9" w14:textId="790FE9A7" w:rsidR="005242B9" w:rsidRDefault="005242B9" w:rsidP="005242B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-810"/>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8550"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="540"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I certify that I have not used any Open AI (e.g., AI chatbots such as </w:t>
-[...7 lines deleted...]
-        <w:t>) to assist me in preparing this assignment.</w:t>
+        <w:t>I certify that I have not used any Open AI (e.g., AI chatbots such as ChatGPT) to assist me in preparing this assignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCEA047" w14:textId="77A3321A" w:rsidR="004B398F" w:rsidRDefault="004B398F" w:rsidP="005242B9">
+    <w:p w14:paraId="3BCEA047" w14:textId="58030323" w:rsidR="004B398F" w:rsidRDefault="004B398F" w:rsidP="005242B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-810"/>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8550"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="540"/>
       </w:pPr>
       <w:r w:rsidRPr="007459BD">
         <w:t xml:space="preserve">I have read the </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">TFC </w:t>
+      <w:r w:rsidR="002E63FB">
+        <w:t xml:space="preserve">UTF </w:t>
       </w:r>
       <w:r w:rsidRPr="007459BD">
         <w:t>Academic Disho</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nesty Policy </w:t>
       </w:r>
       <w:r w:rsidR="000C232E">
         <w:t xml:space="preserve">in the Graduate Student Catalog </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">regarding cheating and </w:t>
+        <w:t>regarding cheating</w:t>
+      </w:r>
+      <w:r w:rsidR="002E63FB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007459BD">
-        <w:t>plagiarism and understand its consequences and penalties.</w:t>
+        <w:t>plagiarism</w:t>
+      </w:r>
+      <w:r w:rsidR="002E63FB">
+        <w:t>, and the use of AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007459BD">
+        <w:t xml:space="preserve"> and understand its consequences and penalties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D97A40E" w14:textId="721E7539" w:rsidR="004B398F" w:rsidRDefault="004B398F" w:rsidP="004B398F"/>
     <w:p w14:paraId="440374A7" w14:textId="77777777" w:rsidR="0022334E" w:rsidRDefault="0022334E" w:rsidP="004B398F"/>
     <w:p w14:paraId="1583F881" w14:textId="6FC40556" w:rsidR="00097756" w:rsidRPr="00DD2748" w:rsidRDefault="005242B9" w:rsidP="004B398F">
       <w:r>
         <w:t>Student’s</w:t>
       </w:r>
       <w:r w:rsidR="00097756">
         <w:t xml:space="preserve"> Name: </w:t>
       </w:r>
       <w:r w:rsidR="00097756">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00097756">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00097756">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00097756">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00097756">
         <w:softHyphen/>
@@ -957,189 +908,192 @@
         <w:pStyle w:val="SyllabusSectionText"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2293E30A" w14:textId="54725F81" w:rsidR="00097756" w:rsidRDefault="00097756">
       <w:r w:rsidRPr="00097756">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Instructions: Your name on this document constitutes your signature. Add this signed page as the first page of every assignment you submit in your Graduate Studies courses.</w:t>
       </w:r>
       <w:r w:rsidR="0022334E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Do not add it as a separate document.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00097756" w:rsidSect="005242B9">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="540" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="461EC794" w14:textId="77777777" w:rsidR="00FE44C2" w:rsidRDefault="00FE44C2" w:rsidP="004B398F">
+    <w:p w14:paraId="55247433" w14:textId="77777777" w:rsidR="006E0DD5" w:rsidRDefault="006E0DD5" w:rsidP="004B398F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6989DB27" w14:textId="77777777" w:rsidR="00FE44C2" w:rsidRDefault="00FE44C2" w:rsidP="004B398F">
+    <w:p w14:paraId="4FA5923A" w14:textId="77777777" w:rsidR="006E0DD5" w:rsidRDefault="006E0DD5" w:rsidP="004B398F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="55CACACA" w14:textId="77777777" w:rsidR="00665E8F" w:rsidRDefault="0014521F" w:rsidP="0013689F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55CACACA" w14:textId="77777777" w:rsidR="00752ECD" w:rsidRDefault="0014521F" w:rsidP="0013689F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5FD29168" w14:textId="77777777" w:rsidR="00665E8F" w:rsidRDefault="00000000" w:rsidP="00665E8F">
+  <w:p w14:paraId="5FD29168" w14:textId="77777777" w:rsidR="00752ECD" w:rsidRDefault="00752ECD" w:rsidP="00665E8F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-227995885"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="0D737004" w14:textId="77777777" w:rsidR="00665E8F" w:rsidRDefault="0014521F" w:rsidP="008815CF">
+          <w:p w14:paraId="0D737004" w14:textId="77777777" w:rsidR="00752ECD" w:rsidRDefault="0014521F" w:rsidP="008815CF">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="008815CF">
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="008815CF">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008815CF">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008815CF">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -1189,94 +1143,155 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="008815CF">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3ECF4579" w14:textId="36F3D61F" w:rsidR="00B11960" w:rsidRDefault="00000000" w:rsidP="00B11960">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3ECF4579" w14:textId="36F3D61F" w:rsidR="00752ECD" w:rsidRDefault="00752ECD" w:rsidP="00B11960">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C6CC490" w14:textId="77777777" w:rsidR="00FE44C2" w:rsidRDefault="00FE44C2" w:rsidP="004B398F">
+    <w:p w14:paraId="49CCC2B1" w14:textId="77777777" w:rsidR="006E0DD5" w:rsidRDefault="006E0DD5" w:rsidP="004B398F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58343B31" w14:textId="77777777" w:rsidR="00FE44C2" w:rsidRDefault="00FE44C2" w:rsidP="004B398F">
+    <w:p w14:paraId="2CD4DAC9" w14:textId="77777777" w:rsidR="006E0DD5" w:rsidRDefault="006E0DD5" w:rsidP="004B398F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0480FDF4" w14:textId="1949871D" w:rsidR="00B11960" w:rsidRDefault="0014521F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0480FDF4" w14:textId="1949871D" w:rsidR="00752ECD" w:rsidRDefault="0014521F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C4DE904" w14:textId="43F10A81" w:rsidR="00641809" w:rsidRDefault="00641809" w:rsidP="00641809">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:noProof/>
+        <w:sz w:val="48"/>
+        <w:szCs w:val="48"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="112CDEB8" wp14:editId="0168E2E2">
+          <wp:extent cx="3929742" cy="870757"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+          <wp:docPr id="1443961204" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1443961204" name="Picture 1443961204"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3933042" cy="871488"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10C0435F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90FC91B8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1353,149 +1368,159 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1952010532">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDayNDQ3MDMwMDY2NDQ1NTBR0lEKTi0uzszPAykwrAUAdC3FACwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="004B398F"/>
     <w:rsid w:val="00074F0E"/>
     <w:rsid w:val="00095E24"/>
     <w:rsid w:val="00097756"/>
     <w:rsid w:val="000C232E"/>
     <w:rsid w:val="001121F3"/>
     <w:rsid w:val="00121EA2"/>
     <w:rsid w:val="00125CFD"/>
     <w:rsid w:val="001355A3"/>
     <w:rsid w:val="0014521F"/>
     <w:rsid w:val="001A74E9"/>
     <w:rsid w:val="001C55BF"/>
     <w:rsid w:val="0022334E"/>
+    <w:rsid w:val="002E63FB"/>
     <w:rsid w:val="00301B80"/>
     <w:rsid w:val="00330A0C"/>
     <w:rsid w:val="003454FF"/>
     <w:rsid w:val="003616C4"/>
+    <w:rsid w:val="0038261C"/>
     <w:rsid w:val="003D778A"/>
     <w:rsid w:val="004276D5"/>
     <w:rsid w:val="004B2795"/>
     <w:rsid w:val="004B398F"/>
     <w:rsid w:val="005242B9"/>
     <w:rsid w:val="00573C93"/>
+    <w:rsid w:val="00641809"/>
     <w:rsid w:val="00662A8C"/>
     <w:rsid w:val="006906D5"/>
+    <w:rsid w:val="006E0DD5"/>
     <w:rsid w:val="0070580A"/>
+    <w:rsid w:val="00752ECD"/>
+    <w:rsid w:val="007D3930"/>
     <w:rsid w:val="00964441"/>
     <w:rsid w:val="009D69EF"/>
+    <w:rsid w:val="00A12AFB"/>
+    <w:rsid w:val="00AD74E2"/>
     <w:rsid w:val="00B965CF"/>
     <w:rsid w:val="00BA5311"/>
     <w:rsid w:val="00BC5A14"/>
     <w:rsid w:val="00C54EB7"/>
     <w:rsid w:val="00CE19E6"/>
     <w:rsid w:val="00D211E1"/>
+    <w:rsid w:val="00D457C1"/>
     <w:rsid w:val="00D75DDC"/>
+    <w:rsid w:val="00EE5AD8"/>
     <w:rsid w:val="00FC5FC7"/>
     <w:rsid w:val="00FE44C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="679186D8"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{39DB2784-A3BD-0E4E-9B5B-E7733399B597}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2039,59 +2064,63 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A74E9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001A74E9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2316,69 +2345,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>257</Words>
-  <Characters>1466</Characters>
+  <Words>259</Words>
+  <Characters>1480</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1720</CharactersWithSpaces>
+  <CharactersWithSpaces>1736</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elizabeth Beech</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>